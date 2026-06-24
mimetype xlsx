--- v0 (2026-05-06)
+++ v1 (2026-06-24)
@@ -1,299 +1,931 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
+  <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
+    <workbookView windowWidth="25600" windowHeight="9080"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-      <x15:workbookPr chartTrackingRefBase="1"/>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="14">
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Поставщик 1</t>
   </si>
   <si>
     <t>Поставщик 2</t>
   </si>
   <si>
     <t>Поставщик 3</t>
   </si>
   <si>
     <t>ОКПД2/КТРУ</t>
   </si>
   <si>
-    <t>НДС, %</t>
-[...1 lines deleted...]
-  <si>
     <t>яблоки</t>
   </si>
   <si>
     <t>килограмм</t>
   </si>
   <si>
     <t>01.24.10.000</t>
   </si>
   <si>
     <t>груши</t>
   </si>
   <si>
     <t>01.24.21.000-00000001</t>
   </si>
   <si>
     <t>Все поля являются не обязательными</t>
   </si>
   <si>
     <t>Количество загружаемых столбцов с ценами не ограченичено</t>
-  </si>
-[...1 lines deleted...]
-    <t>Возможные значения НДС: 0%, 10%, 20%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="7">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
+  <numFmts count="4">
+    <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="177" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
+  </numFmts>
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...16 lines deleted...]
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF375623"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF800080"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="42" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
-[...1 lines deleted...]
-    <cellStyle name="Обычный 2" xfId="1"/>
+  <cellStyles count="50">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Percent" xfId="3" builtinId="5"/>
+    <cellStyle name="Comma [0]" xfId="4" builtinId="6"/>
+    <cellStyle name="Currency [0]" xfId="5" builtinId="7"/>
+    <cellStyle name="Link" xfId="6" builtinId="8"/>
+    <cellStyle name="Followed Hyperlink" xfId="7" builtinId="9"/>
+    <cellStyle name="Note" xfId="8" builtinId="10"/>
+    <cellStyle name="Warning Text" xfId="9" builtinId="11"/>
+    <cellStyle name="Title" xfId="10" builtinId="15"/>
+    <cellStyle name="CExplanatory Text" xfId="11" builtinId="53"/>
+    <cellStyle name="Heading 1" xfId="12" builtinId="16"/>
+    <cellStyle name="Heading 2" xfId="13" builtinId="17"/>
+    <cellStyle name="Heading 3" xfId="14" builtinId="18"/>
+    <cellStyle name="Heading 4" xfId="15" builtinId="19"/>
+    <cellStyle name="Input" xfId="16" builtinId="20"/>
+    <cellStyle name="Output" xfId="17" builtinId="21"/>
+    <cellStyle name="Calculation" xfId="18" builtinId="22"/>
+    <cellStyle name="Check Cell" xfId="19" builtinId="23"/>
+    <cellStyle name="Linked Cell" xfId="20" builtinId="24"/>
+    <cellStyle name="Total" xfId="21" builtinId="25"/>
+    <cellStyle name="Good" xfId="22" builtinId="26"/>
+    <cellStyle name="Bad" xfId="23" builtinId="27"/>
+    <cellStyle name="Neutral" xfId="24" builtinId="28"/>
+    <cellStyle name="Accent1" xfId="25" builtinId="29"/>
+    <cellStyle name="20% - Accent1" xfId="26" builtinId="30"/>
+    <cellStyle name="40% - Accent1" xfId="27" builtinId="31"/>
+    <cellStyle name="60% - Accent1" xfId="28" builtinId="32"/>
+    <cellStyle name="Accent2" xfId="29" builtinId="33"/>
+    <cellStyle name="20% - Accent2" xfId="30" builtinId="34"/>
+    <cellStyle name="40% - Accent2" xfId="31" builtinId="35"/>
+    <cellStyle name="60% - Accent2" xfId="32" builtinId="36"/>
+    <cellStyle name="Accent3" xfId="33" builtinId="37"/>
+    <cellStyle name="20% - Accent3" xfId="34" builtinId="38"/>
+    <cellStyle name="40% - Accent3" xfId="35" builtinId="39"/>
+    <cellStyle name="60% - Accent3" xfId="36" builtinId="40"/>
+    <cellStyle name="Accent4" xfId="37" builtinId="41"/>
+    <cellStyle name="20% - Accent4" xfId="38" builtinId="42"/>
+    <cellStyle name="40% - Accent4" xfId="39" builtinId="43"/>
+    <cellStyle name="60% - Accent4" xfId="40" builtinId="44"/>
+    <cellStyle name="Accent5" xfId="41" builtinId="45"/>
+    <cellStyle name="20% - Accent5" xfId="42" builtinId="46"/>
+    <cellStyle name="40% - Accent5" xfId="43" builtinId="47"/>
+    <cellStyle name="60% - Accent5" xfId="44" builtinId="48"/>
+    <cellStyle name="Accent6" xfId="45" builtinId="49"/>
+    <cellStyle name="20% - Accent6" xfId="46" builtinId="50"/>
+    <cellStyle name="40% - Accent6" xfId="47" builtinId="51"/>
+    <cellStyle name="60% - Accent6" xfId="48" builtinId="52"/>
+    <cellStyle name="Обычный 2" xfId="49"/>
   </cellStyles>
-  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -423,186 +1055,178 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+  <sheetPr/>
   <dimension ref="A1:H9"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.8" outlineLevelCol="7"/>
   <cols>
-    <col min="1" max="1" width="20" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="20" style="1" customWidth="1"/>
+    <col min="2" max="2" width="23.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.2890625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15.2890625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="21.4296875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="H1" s="5"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="4" t="s">
+      <c r="B2" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="C2" s="3">
+        <v>3235.25</v>
+      </c>
+      <c r="D2" s="3">
+        <v>60.33</v>
+      </c>
+      <c r="E2" s="3">
+        <v>54.2</v>
+      </c>
+      <c r="F2" s="3">
+        <v>62.1</v>
+      </c>
+      <c r="G2" s="3" t="s">
         <v>9</v>
-      </c>
-[...16 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="3">
+        <v>4</v>
+      </c>
+      <c r="D3" s="3">
+        <v>78.4</v>
+      </c>
+      <c r="E3" s="3">
+        <v>77</v>
+      </c>
+      <c r="F3" s="3">
+        <v>69</v>
+      </c>
+      <c r="G3" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...14 lines deleted...]
-      <c r="G3" s="4" t="s">
+      <c r="H3" s="3"/>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="H3" s="4">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
+    <row r="8" spans="1:1">
+      <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
-[...7 lines deleted...]
-      </c>
+    <row r="9" spans="1:1">
+      <c r="A9" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
-  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Листы</vt:lpstr>
+        <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>36BBE06438A97A9EE072056A0EF7C480_42</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.1.23152.23152</vt:lpwstr>
+  </property>
+</Properties>
+</file>